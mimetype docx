--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -24,88 +24,88 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Michael Pleger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Individuell ans Ziel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">michael.pleger@mipsol.com | https://vutuv.de/michael_pleger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 31.12.1987 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 31.12.1987</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Informatik - Systems Engineering B.Sc, Ostfalia Hochschule für angewandte Wissenschaften</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Studium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">python | scrum | c | java</w:t>
+        <w:t xml:space="preserve">Python | scrum | c | Java</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">IT Beratung und Lösungen: www.mipsol.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>