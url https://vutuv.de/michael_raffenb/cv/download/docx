--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -28,73 +28,95 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Webentwickler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mr@raffy.eu | https://vutuv.de/michael_raffenb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Am Neheimer Kopf 34, 59755 Arnsberg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">modx | css | html | javascript | php | webdesign | webentwicklung</w:t>
+        <w:t xml:space="preserve">modx | css | html | javascript | PHP | webdesign | webentwicklung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Webseite: https://raffy.eu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Twitter: http://twitter.com/raffy99</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>