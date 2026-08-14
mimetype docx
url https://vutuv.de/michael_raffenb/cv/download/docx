--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -25,59 +25,50 @@
       <w:r>
         <w:t xml:space="preserve">Michael Raffenberg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Webentwickler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mr@raffy.eu | https://vutuv.de/michael_raffenb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Am Neheimer Kopf 34, 59755 Arnsberg, Germany</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">modx | css | html | javascript | PHP | webdesign | webentwicklung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>