--- v0 (2026-07-08)
+++ v1 (2026-07-29)
@@ -65,51 +65,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/1999 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Auswahl, Beschaffung von Hard- und Software in den technischen Bereichen Entwicklung/Konstruktion, Qualitätssicherung und Produktion.  - Microsoft Windows Server- und Clientadministration,  - Netzwerkadministration, - Virtualisierung mit VMware ESXi und V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">auswahl | beschaffung von hard- und software in... | - cad/cam-administration (solidworks) | - computer aided quality management (... | - e-mail-archivierung auf basis des d... | - engineering-data-management (edm) | - enterprise-content-management (ecm) | - manufacturing execution system (mes) | - netzwerkadministration | - product-lifecycle-management (plm) | qualitätssicherung und produktion.  -... | - sap ectr (engineering control center) | veeam backup &amp; replication | - virtualisierung mit vmware esxi und...</w:t>
+        <w:t xml:space="preserve">auswahl | beschaffung von hard- und software in... | - cad/cam-administration (solidworks) | - computer aided quality management (... | - e-mail-archivierung auf basis des d... | - engineering-data-management (edm) | - enterprise-content-management (ecm) | - manufacturing execution system (mes) | - netzwerkadministration | - product-lifecycle-management (plm) | qualitätssicherung und produktion. -... | - sap ectr (engineering control center) | veeam backup &amp; replication | - virtualisierung mit vmware esxi und...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://www.linkedin.com/in/michael-rossmann-29ab2298?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://www.xing.com/profile/Michael_Rossmann11?sc_o=mxb_p</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>