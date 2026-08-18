--- v1 (2026-07-29)
+++ v2 (2026-08-18)
@@ -19,97 +19,97 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Michael Rossmann</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/michael_rossman</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 04.12.1966 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 04.12.1966</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">IT-Administrator (Technische Applikation), BRAND GMBH + CO KG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/1999 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Auswahl, Beschaffung von Hard- und Software in den technischen Bereichen Entwicklung/Konstruktion, Qualitätssicherung und Produktion.  - Microsoft Windows Server- und Clientadministration,  - Netzwerkadministration, - Virtualisierung mit VMware ESXi und V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">auswahl | beschaffung von hard- und software in... | - cad/cam-administration (solidworks) | - computer aided quality management (... | - e-mail-archivierung auf basis des d... | - engineering-data-management (edm) | - enterprise-content-management (ecm) | - manufacturing execution system (mes) | - netzwerkadministration | - product-lifecycle-management (plm) | qualitätssicherung und produktion. -... | - sap ectr (engineering control center) | veeam backup &amp; replication | - virtualisierung mit vmware esxi und...</w:t>
+        <w:t xml:space="preserve">auswahl | netzwerkadministration | veeam backup &amp; replication</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://www.linkedin.com/in/michael-rossmann-29ab2298?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://www.xing.com/profile/Michael_Rossmann11?sc_o=mxb_p</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>