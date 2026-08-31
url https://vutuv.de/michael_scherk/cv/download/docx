--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -14,59 +14,50 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Michael Scherk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+41 78 693 42 42 | https://vutuv.de/michael_scherk</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Linux System Engineer / Adobe CQ5 Application Management (freelance), Swisscom AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2015 - Present</w:t>
@@ -190,51 +181,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2006 - 11/2006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">2nd + 3rd Level Support für ca. 3500 Server ( SAP, WTS, CITRIX, Fileserver, Printserver ) der DPAG überwacht / Qualifizierung von Hard- und Softwareproblemen / Koordination, Betreuung und Überwachung von Technikereinsätzen vor Ort. CITRIX-Landschaft erwei</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">bash | linux | shellscripting | storage | aem6 | cq5 | datacenter operation | debian | redhat | san | vmware</w:t>
+        <w:t xml:space="preserve">bash | Linux | shell scripting | storage | aem6 | cq5 | datacenter operation | debian | redhat | san | vmware</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>