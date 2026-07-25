--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -28,50 +28,59 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Internet-Guru und Unternehmens-Versteher</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 89 54639373 | https://vutuv.de/michael_schmidt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Reutterstraße 70, 80689 München, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 06.07.1964 | Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Inhaber, TAGWORX.NET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2005 - Present</w:t>
@@ -84,50 +93,88 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">internet | online-marketing | programmierung | sem | seo | smm | unternehmensberatung | web</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Company Website: http://www.tagworx.net</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Facebook: http://facebook.com/tagworx</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Twitter: http://twitter.com/tagworxnet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Instagram: http://instagram.com/tagworx</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Youtube: http://youtube.com/channel/@MichaelSchmidt64</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/tagworxnet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">XING: https://www.xing.com/profile/Michael_Schmidt107</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>