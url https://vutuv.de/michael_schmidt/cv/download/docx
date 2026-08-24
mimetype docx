--- v1 (2026-07-25)
+++ v2 (2026-08-24)
@@ -33,97 +33,97 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 89 54639373 | https://vutuv.de/michael_schmidt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Reutterstraße 70, 80689 München, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 06.07.1964 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 06.07.1964</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Inhaber, TAGWORX.NET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2005 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Seit 2005 berate ich mittelständische Unternehmen, die ihr Geschäft via Internet positionieren wollen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">internet | online-marketing | programmierung | sem | seo | smm | unternehmensberatung | web</w:t>
+        <w:t xml:space="preserve">internet | online marketing | programmierung | sem | seo | smm | unternehmensberatung | web</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Company Website: http://www.tagworx.net</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>