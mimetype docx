--- v2 (2026-08-24)
+++ v3 (2026-09-23)
@@ -79,51 +79,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2005 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Seit 2005 berate ich mittelständische Unternehmen, die ihr Geschäft via Internet positionieren wollen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">internet | online marketing | programmierung | sem | seo | smm | unternehmensberatung | web</w:t>
+        <w:t xml:space="preserve">Internet | online marketing | programmierung | sem | seo | smm | unternehmensberatung | web</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Company Website: http://www.tagworx.net</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>