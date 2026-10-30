--- v0 (2026-10-10)
+++ v1 (2026-10-30)
@@ -6,468 +6,750 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Michael Marek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ich mache digitale Produkte verständlich und setze mich für digitale Souveränität ein; UX-Strategie, Web-Konzeption, Online-Redaktion | Dozent für Human Centered Design | Redner | #SiamoTuttiAntifascisti</w:t>
+        <w:t xml:space="preserve">Digital Consultant | Usability Engineering · UX-Design · Web-Konzeption · Online-Redaktion · Technische Dokumentation · Digitale Souveränität | Tübingen/Stuttgart</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/michaelmarek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Chief Marketing Officer, d-serv GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2019 - 12/2025</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">Verantwortlich für Marketing, Markenmanagement, Marktforschung, Produktmanagement, User Experience und Interaction Design, insbesondere für die Web-To-Publish-Lösung ci-book™. Darüberhinaus tätig im Sales, Vertriebskanal­­management und in der Verkaufsförderung.</w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Verantwortlich für Marketing, Markenmanagement, Marktforschung, Produktmanagement, User Experience und Interaction Design, insbesondere für die Web-To-Publish-Lösung ci-book™.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Darüberhinaus tätig im Sales, Vertriebskanal­­management und in der Verkaufsförderung.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">User Experience Ambassador und Web Strategist, ergonomic::on</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2014 - 1/2024</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">Beratung und Konzeptentwicklung für Werbeagenturen, kleine, mittlere und große Unternehmen aus verschiedenen Branchen. Schwerpunkte: Internet-, Intranet- und Extranet-Portale mit verbundenen und integrierten Web-/Software-Anwendungen zur Kommunikation, Transaktion, Kollaboration und Distribution.</w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Beratung und Konzeptentwicklung für Werbeagenturen, kleine, mittlere und große Unternehmen aus verschiedenen Branchen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Schwerpunkte: Internet-, Intranet- und Extranet-Portale mit verbundenen und integrierten Web-/Software-Anwendungen zur Kommunikation, Transaktion, Kollaboration und Distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Hochschuldozent, Hochschule Esslingen - University of Applied Sciences</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2014 - 8/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Fakultät Informationstechnik | Human Computer Interaction, Human Centered Design, User Experience Design, Usability Engineering, Information Architecture, Information Design.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Prokurist, Schmid und Marek GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2014 - 1/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">Immobilienverwaltung: Fabrikhallen, Häuser, Wohnungen. Finanzmanagement: Buchhaltung und Controlling. Vermögensverwaltung: Unternehmens- und Kapitalbeteiligungen.</w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Immobilienverwaltung: Fabrikhallen, Häuser, Wohnungen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Finanzmanagement: Buchhaltung und Controlling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Vermögensverwaltung: Unternehmens- und Kapitalbeteiligungen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Universitätsdozent, Eberhard-Karls-Universität Tübingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2009 - 3/2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Institut für Medienwissenschaften, Neuphilologische Fakultät  | Information Architecture, Information Design, Usability Engineering, Human Centered Design, Human Computer Interaction, Web Design.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">User Experience Manager und Web Strategist, Medienfabrik Gütersloh GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2010 - 1/2014</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">Beratung und Konzeptentwicklung innerhalb des Bertelsmann-Konzern, Arvato und für zahlreiche kleine, mittlere und große Unternehmen aus verschiedenen Branchen. Schwerpunkte: Corporate Communication, E-Business, E-Commerce, E-Learning, Marketing, Consulting, Onlinemedien, Printmedien, Medienproduktion, Informationsdienste, Verlagswesen, Druck.</w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Beratung und Konzeptentwicklung innerhalb des Bertelsmann-Konzern, Arvato und für zahlreiche kleine, mittlere und große Unternehmen aus verschiedenen Branchen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Schwerpunkte: Corporate Communication, E-Business, E-Commerce, E-Learning, Marketing, Consulting, Onlinemedien, Printmedien, Medienproduktion, Informationsdienste, Verlagswesen, Druck.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">User Experience Ambassador und Web Strategist, ergonomic::on</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2004 - 9/2010</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">Beratung und Konzeptentwicklung für Werbeagenturen, kleine, mittlere und große Unternehmen aus verschiedenen Branchen. Schwerpunkte: Internet-, Intranet- und Extranet-Portale mit verbundenen und integrierten Web-/Software-Anwendungen zur Kommunikation, Transaktion, Kollaboration und Distribution.</w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Beratung und Konzeptentwicklung für Werbeagenturen, kleine, mittlere und große Unternehmen aus verschiedenen Branchen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Schwerpunkte: Internet-, Intranet- und Extranet-Portale mit verbundenen und integrierten Web-/Software-Anwendungen zur Kommunikation, Transaktion, Kollaboration und Distribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">User Experience Architect, NOLTE&amp;LAUTH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2006 - 3/2008</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">Beratung und Konzeptentwicklung für kleine, mittlere und große Unternehmen aus verschiedenen Branchen. Schwerpunkte: Internet-, Intranet- und Extranet-Portale mit verbundenen und integrierten Web-Applikationen zur Kommunikation, Transaktion und Zusammenarbeit.</w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Beratung und Konzeptentwicklung für kleine, mittlere und große Unternehmen aus verschiedenen Branchen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Schwerpunkte: Internet-, Intranet- und Extranet-Portale mit verbundenen und integrierten Web-Applikationen zur Kommunikation, Transaktion und Zusammenarbeit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Creative Director, DGM Kommunikation GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2004 - 3/2006</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">Beratung für Werbeagenturen und Unternehmen. Erstellung von Anforderungskatalogen, Pflichten- und Lastenheften und Projektplänen. Leitung und Durchführung von Präsentationen, Workshops und Seminaren. Entwicklung von Konzepten für Websites, Webanwendungen, Marketing- und Vertriebslösungen und Werbekampagnen.</w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Beratung für Werbeagenturen und Unternehmen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Erstellung von Anforderungskatalogen, Pflichten- und Lastenheften und Projektplänen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Leitung und Durchführung von Präsentationen, Workshops und Seminaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Entwicklung von Konzepten für Websites, Webanwendungen, Marketing- und Vertriebslösungen und Werbekampagnen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Creative Director, 21TORR GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2000 - 4/2004</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">Beratung für Werbeagenturen und Unternehmen. Erstellung von Anforderungskatalogen, Pflichten- und Lastenheften und Projektplänen. Leitung und Durchführung von Präsentationen, Workshops und Seminaren. Entwicklung von Konzepten für Websites, Webanwendungen, Marketing- und Vertriebslösungen und Werbekampagnen.</w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Beratung für Werbeagenturen und Unternehmen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Erstellung von Anforderungskatalogen, Pflichten- und Lastenheften und Projektplänen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Leitung und Durchführung von Präsentationen, Workshops und Seminaren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Entwicklung von Konzepten für Websites, Webanwendungen, Marketing- und Vertriebslösungen und Werbekampagnen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Referatsleiter Medienwirtschaft, IHK Reutlingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/1999 - 9/2000</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">In Kooperation mit der Geschäftsführung: Federführer Medienwirtschaft, Medienpolitik, Pressewesen auf Bundeslandebene (Baden-Württemberg). Beratung von Existenzgründern und kleinen bis mittelständischen Unternehmen zu Medien- und Informations­technologien.</w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• In Kooperation mit der Geschäftsführung: Federführer Medienwirtschaft, Medienpolitik, Pressewesen auf Bundeslandebene (Baden-Württemberg).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Beratung von Existenzgründern und kleinen bis mittelständischen Unternehmen zu Medien- und Informations­technologien.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Webdesigner, JAU-Internetdienstleistungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/1996 - 12/1998</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">Gestaltung, Programmierung, Implementierung und redaktionelle Pflege von Websites; Beratung und Schulung von kleinen Unternehmen.</w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Gestaltung, Programmierung, Implementierung und redaktionelle Pflege von Websites.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Beratung und Schulung von kleinen Unternehmen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Wissenschaftlicher Mitarbeiter, Kunsthalle Tübingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/1993 - 12/1998</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">Gestaltung, Entwicklung und Verwaltung der Website, Autor und Gestalter mehrerer Printbroschüren und Flyer für die Öffentlichkeitsarbeit. Kunsthistorische Führungen durch Ausstellungen (19. und 20. Jahrhundert).</w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Gestaltung, Entwicklung und Verwaltung der Website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Autor und Gestalter mehrerer Printbroschüren und Flyer für die Öffentlichkeitsarbeit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Kunsthistorische Führungen durch Ausstellungen (19. und 20. Jahrhundert).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Wissenschaftliche Hilfskraft, Eberhard Karls Universität Tübingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/1992 - 9/1998</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">• Am Ludwig-Uhland-Institut für Empirische Kulturwissenschaft zum Website Development und zur Betreuung und Beratung von Dozenten und Studenten. (1996-1998) • In der Medienabteilung, Neuphilologische Fakultät zur Medienarchivierung und Betreuung und Beratung von Dozenten und Studenten im AV-Bereich. (1995-1998) • Im Studio Literatur und Theater zur Medienarchivierung und Betreuung und Beratung von Dozenten und Studenten im AV-Bereich. (1994-1995) • Am Seminar für Allgemeine Rhetorik für redaktionelle Mitarbeit an wissenschaftlichen Publikationen der Professoren am Seminar und zur Betreuung und Organisation von Praxisseminaren im AV-Bereich. (1993-1994)</w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Am Ludwig-Uhland-Institut für Empirische Kulturwissenschaft zum Website Development und zur Betreuung und Beratung von Dozenten und Studenten. (1996-1998)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• In der Medienabteilung, Neuphilologische Fakultät zur Medienarchivierung und Betreuung und Beratung von Dozenten und Studenten im AV-Bereich. (1995-1998)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Im Studio Literatur und Theater zur Medienarchivierung und Betreuung und Beratung von Dozenten und Studenten im AV-Bereich. (1994-1995)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Am Seminar für Allgemeine Rhetorik für redaktionelle Mitarbeit an wissenschaftlichen Publikationen der Professoren am Seminar und zur Betreuung und Organisation von Praxisseminaren im AV-Bereich. (1993-1994)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Praktikant, Medienfilme Stollenmaier GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/1992 - 12/1992</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t xml:space="preserve">Studio- und Liveproduktionen (TV und Video), Sportübertragungen, elektronische Berichterstattung (Kamera, Ton und Schnitt).</w:t>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Studio- und Liveproduktionen (TV und Video).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Elektronische Berichterstattung (Kamera, Ton und Schnitt).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Praktikant, Dr. Josef Raabe Verlags GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/1992 - 8/1992</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Redaktion »Handbuch Kulturmanagement«</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Freelance / Self-employed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Digital Consultant, ergonomicon &amp; trovicon</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Applikationen: Usability Engineering und User Experience Design.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Websites: Konzeption, Umsetzung und Redaktion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Dokumentationen: Anforderungskataloge, Pflichtenhefte und Bedienungsanleitungen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Präsentationen: Vorträge, Seminare und Schulungen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Hardware und Software: Beratung, Auswahl und Wartung - mit Fokus auf digitale Souveränität.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Für Unternehmenskunden: ergonomicon.de (https://ergonomicon.de/)</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Für Privatkunden: trovicon.de (https://trovicon.de/)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Volunteering &amp; hobbies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vice President, German UPA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>