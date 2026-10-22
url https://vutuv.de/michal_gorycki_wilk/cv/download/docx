--- v0 (2026-10-01)
+++ v1 (2026-10-22)
@@ -340,97 +340,201 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Operations Engineer, Mobiteam</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2007 - 4/2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Administering, implementation, monitoring and maintaining applications forming a platform processing SMS and video streams (Linux / custom Java applications). Cooperation with the development team and foreign business teams.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Other activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unemployed, Unemployed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5/2026 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Looking for work in or from Poland.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Practising Python on a personal project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unemployed, Unemployed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/2026 - 4/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Packing and moving homes between Strasbourg and Kielce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unemployed, Unemployed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2026 - 3/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Technologies: Linux VLAN, broad networking, OpenWRT, Yunohost, Salt</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Waiting for reopening of the EES project at eu-LISA under a new consortium.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Looking for freelance work trough a French micro‑entrepreneurship.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Practising in my homelab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">B.Eng., Kielce University of Technology</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">2006 - 2007</w:t>
+        <w:t xml:space="preserve">Engineer, Automation and Robotics, Kielce University of Technology</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/2006 - 2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Actual Inteligence | automation | bash | debian | devops | Infrastructure as code (IaC) | itil | Linux | Linux System Administration | perl | Pike | Python | Red Hat Enterprise Linux (RHEL) | shell scripting | virtualization</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Confidentiel UE/EU Confidential (AGENCJA BEZPIECZENSTWA WEWNETRZNEGO, 2024-09) | SECRET UE/EU SECRET (AGENCJA BEZPIECZENSTWA WEWNETRZNEGO, 2024-09) | Try R (Code School, 2015-02)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Polish (Native speaker) | English (C1 (Advanced)) | German (A1 (Beginner)) | French (A1 (Beginner))</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>