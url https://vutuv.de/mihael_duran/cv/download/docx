--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mihael Duran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Freelancer für Suchmaschinenoptimierung aus Stuttgart. Langjährige Erfahrung in der Optimierung von Webseiten in Wordpress, Typo3, Shopware usw.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@mihaelduran.de | +49 7152 3079459 | https://vutuv.de/mihael_duran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 28.10.1979 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 28.10.1979</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Freelancer, mihael-duran.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -85,51 +85,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführender Gesellschafter, Studibuch GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2015 - 2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Bing Ads | datenschutz | DSGVO | Gdpr | google adwords | marketing | onlinemarketing | sea | seo | startups | suchmaschinenoptimierung | wordpress</w:t>
+        <w:t xml:space="preserve">Bing Ads | datenschutz | DSGVO | Gdpr | google adwords | marketing | online marketing | sea | seo | start-ups | suchmaschinenoptimierung | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://mihael-duran.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Wordpress Service: https://mihael-duran.de/seo/wordpress-service/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Webanalyse und Analytics: https://mihael-duran.de/webanalyse/</w:t>
       </w:r>
     </w:p>