--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mihovil Ilakovac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Passionate about Javascript, PHP and everything between. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mihovil.ilakovac@gmail.com | https://vutuv.de/mihovil_ilakova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 09/19/1986 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 09/19/1986</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">javascript | PHP | react | vue.js</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>