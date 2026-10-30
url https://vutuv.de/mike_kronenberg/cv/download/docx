--- v1 (2026-08-11)
+++ v2 (2026-10-30)
@@ -91,51 +91,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Owner, Kronenberg Informartik Lösungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2004 - 12/2010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">c | css | e-learning | Java | javascript | obj-c | photography | PHP</w:t>
+        <w:t xml:space="preserve">c | CSS | e-learning | Java | JavaScript | obj-c | photography | PHP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.kronenberg.org</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>