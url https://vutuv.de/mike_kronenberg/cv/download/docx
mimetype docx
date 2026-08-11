--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -14,59 +14,50 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mike Kronenberg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/mike_kronenberg</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, Tapenta GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2011 - Present</w:t>
@@ -100,51 +91,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Owner, Kronenberg Informartik Lösungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2004 - 12/2010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">c | css | elearning | java | js | obj-c | photography | PHP</w:t>
+        <w:t xml:space="preserve">c | css | e-learning | Java | javascript | obj-c | photography | PHP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.kronenberg.org</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>