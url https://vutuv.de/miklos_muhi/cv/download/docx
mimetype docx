--- v0 (2026-08-11)
+++ v1 (2026-10-30)
@@ -361,51 +361,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Abitur, Mathematik-Physik, Kölcsey-Ferenc-Gymnasium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/1989 - 6/1993</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">ChatGPT | Linux | c# | Dicom | eclipse | GitHubCopilot | html | Java | javascript | libreoffice | microsoft office | mysql | oracle | visual studio | windows</w:t>
+        <w:t xml:space="preserve">ChatGPT | Linux | c# | Dicom | eclipse | GitHubCopilot | HTML | Java | JavaScript | libreoffice | microsoft office | mysql | oracle | visual studio | windows</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | Romanian (Native speaker) | Hungarian (Native speaker) | English (C2 (Proficient)) | French (A2 (Elementary)) | Dutch (A2 (Elementary)) | Hebrew (A2 (Elementary))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>