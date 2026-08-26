--- v0 (2026-07-22)
+++ v1 (2026-08-26)
@@ -24,64 +24,64 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Milan Ihl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">tchncs.de Admin, Hostmaster bei Hostsharing eG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/milan_ihl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 08.02.1994 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 08.02.1994</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">linux | OpenSource | webdesign | administration | moderation</w:t>
+        <w:t xml:space="preserve">Linux | open source | webdesign | administration | moderation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mainpage (Hauptprojekt): https://tchncs.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Minetestserver Projektpage: https://illuna-minetest.tk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Online Visitenkarte / Künftiger Blog: https://milan-ihl.de</w:t>
       </w:r>
     </w:p>