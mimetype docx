--- v1 (2026-08-11)
+++ v2 (2026-10-10)
@@ -6,59 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mirko Schröder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">- KiSS Webdesigner since 1996 </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">- Performance &amp; Optimierung </w:t>
+        <w:t xml:space="preserve">KiSS Webdesigner since 1996 · Fahrrad-Nerd {Brompton, Gravel} · Apple-User · MNML · Performance &amp; Optimierung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">schroeder@digitalbanal.de | +49 170 7389222 | https://vutuv.de/mirko_schroeder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vondelstr. 29-31, 50677 Köln, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>