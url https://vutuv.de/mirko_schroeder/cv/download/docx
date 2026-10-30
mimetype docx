--- v2 (2026-10-10)
+++ v3 (2026-10-30)
@@ -119,51 +119,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11/1996 - 12/1999</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Webdesign</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">apple | bike | crossmedia | css | fahrrad | Brompton | Gravel | html | MNML</w:t>
+        <w:t xml:space="preserve">apple | bike | crossmedia | CSS | fahrrad | Brompton | Gravel | HTML | MNML</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Instagram: http://instagram.com/mirkoschroeder_de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://mstdn.social/@digitalbanal</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>