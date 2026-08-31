--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Moria Drake</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Media tech, researcher, and maker. I paint minis, build TTRPG tools, and stream part-time. Linux user, FOSS advocate, and creative generalist seeking work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">moria.kd@proton.me | https://vutuv.de/moria_drake</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 04/14/1993 | Gender: Female</w:t>
+        <w:t xml:space="preserve">Date of birth: 04/14/1993</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Digital Learning Technician, University of Southern Queensland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -211,51 +211,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Stanthorpe State High School</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2005 - 2010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Academic Background | Audio Editing | communication | Critical Thinking | DaVinci Resolve | film | Getting Things Done (GTD) Method | Information Organization | Interpersonal Skills | linux | markdown | Peer Support | podcasting | Prioritize Workload | problem solving | Productivity Coaching | Productivity Improvement | project management | quality management | research | Research Skills | strategy | streaming | Team Leadership | Technical Support | Time Management | training | Training &amp; Development | troubleshooting | video production | zines</w:t>
+        <w:t xml:space="preserve">Academic Background | Audio Editing | communication | Critical Thinking | DaVinci Resolve | film | Getting Things Done (GTD) Method | Information Organization | Interpersonal Skills | Linux | markdown | Peer Support | podcasting | Prioritize Workload | problem solving | Productivity Coaching | Productivity Improvement | project management | quality management | research | Research Skills | strategy | streaming | Team Leadership | Technical Support | Time Management | training | Training &amp; Development | troubleshooting | video production | zines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Getting Things Done (LinkedIn, 2024-06) | Time Management for Managers (LinkedIn, 2024-03) | Prioritizing Effectively as a Leader (LinkedIn, 2021-11) | Project Management Simplified (LinkedIn, 2021-09)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>