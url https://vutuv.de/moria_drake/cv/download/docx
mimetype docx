--- v1 (2026-08-31)
+++ v2 (2026-10-10)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Moria Drake</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Media tech, researcher, and maker. I paint minis, build TTRPG tools, and stream part-time. Linux user, FOSS advocate, and creative generalist seeking work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">moria.kd@proton.me | https://vutuv.de/moria_drake</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 04/14/1993</w:t>
+        <w:t xml:space="preserve">Date of birth: 14/04/1993</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Digital Learning Technician, University of Southern Queensland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>