--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -28,50 +28,59 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Linux-Administrator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vutuv@moritzbellach.de | https://vutuv.de/moritz_bellach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 14.08.1986 | Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Linux-Administrator, Multimedia Kontor Hamburg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2018 - Present</w:t>
@@ -214,50 +223,73 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">automation | bash | debian | linux | centos | gentoo | perl | puppet | rhel | scripting | shell</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog: http://flatlineit.blogspot.de/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">XING: https://www.xing.com/profile/Moritz_Bellach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">GitHub: https://github.com/flat235</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/moritz-bellach-33a748111</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>