--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vutuv@moritzbellach.de | https://vutuv.de/moritz_bellach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hamburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 14.08.1986 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 14.08.1986</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Linux-Administrator, Multimedia Kontor Hamburg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -209,51 +209,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2007 - 10/2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">VB.net, PHP, MS-SQL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">automation | bash | debian | linux | centos | gentoo | perl | puppet | rhel | scripting | shell</w:t>
+        <w:t xml:space="preserve">automation | bash | debian | Linux | centos | gentoo | perl | puppet | rhel | scripting | shell</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog: http://flatlineit.blogspot.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>