--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -19,116 +19,148 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Moritz Sauer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">»Hallo, ich bin Moritz »mo.« Sauer. Mein Produkt ist Bildung. Ich helfe Ihnen bei der Entwicklung von Internetstrategien, baue mit Ihnen Websites und zeige Ihnen, wie Sie digitales Marketing maximal nutzen.«</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/moritz_sauer</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, Phlow</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2000 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">journalismus  | responsive webdesign | social media | webdesign | wordpress</w:t>
+        <w:t xml:space="preserve">journalismus | responsive webdesign | social media | webdesign | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Phlow – Meine Firma: http://phlow.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Phlow.TV – YouTube Video Tutorials: http://phlow.tv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Phlow Magazin – Journalismus, Social Media &amp; Webdesign: http://magazin.phlow.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Persönliche Website – Moritz »mo.« Sauer: http://moritz.sauer.io/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Twitter: http://twitter.com/phlow</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Instagram: http://instagram.com/phlowmedia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Youtube: http://youtube.com/channel/phlow</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>