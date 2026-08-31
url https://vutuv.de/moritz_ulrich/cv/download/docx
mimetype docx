--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Moritz Ulrich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">moritz@tarn-vedra.de | https://vutuv.de/moritz_ulrich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01/30/1992 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 01/30/1992</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Software Developer, Essen University Hospital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -140,51 +140,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Software Developer, zeec GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2010 - 2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">clojure | elm | clojurescript | Elixir | go | haskell | postgresql | AWS Lambda | datomic | java | javascript | python | react | rust</w:t>
+        <w:t xml:space="preserve">clojure | elm | clojurescript | Elixir | go | haskell | postgresql | AWS Lambda | datomic | Java | javascript | Python | react | Rust</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://blog.tarn-vedra.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>