--- v0 (2026-08-14)
+++ v1 (2026-09-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Mihail Morosan</w:t>
+        <w:t xml:space="preserve">Mihail Moroşan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Deployed AI Engineer. Doctor in Machine Learning and Video Game Balance. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/morosanmihail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">London, United Kingdom</w:t>
       </w:r>
     </w:p>
@@ -493,103 +493,118 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2006 - 2010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Organiser for Magic Fest 2009 and 2010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">open source | Rust | algorithms | c# | Computer science | Genetic Programming | Home Assistant | machine learning | programming | public speaking | Rust (Programming Language) | web development</w:t>
+        <w:t xml:space="preserve">vutuv Contributor | open source | Rust | Computer science | Genetic Programming | Home Assistant | machine learning | programming | public speaking | Rust (Programming Language)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Toastmasters International Speechcraft (Toastmasters International, 2015-10) | CCNA 1 (CISCO, 2011-05)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">English (C2 (Proficient)) | Romanian (Native speaker) | German (B2 (Upper intermediate))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://www.morosanmihail.com</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:t xml:space="preserve">GatheRs - Card Game Collection Management: https://gathers.cards</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://kind.social/@Mihail</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Codeberg: https://codeberg.org/morosanmihail</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">GitHub: https://github.com/morosanmihail</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>