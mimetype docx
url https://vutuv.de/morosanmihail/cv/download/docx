--- v1 (2026-09-03)
+++ v2 (2026-09-25)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mihail Moroşan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Deployed AI Engineer. Doctor in Machine Learning and Video Game Balance. </w:t>
+        <w:t xml:space="preserve">Deployed AI Engineer. Doctor in Machine Learning and Video Game Balance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/morosanmihail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">London, United Kingdom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>