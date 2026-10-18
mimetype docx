--- v2 (2026-09-25)
+++ v3 (2026-10-18)
@@ -53,50 +53,77 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Deployed AI Engineer, Helsing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2023 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Developed and contributed to several core services within Helsing's flagship products.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Designed and implemented command and control systems, with planning and forecasting support, to support deployment. This enabled stakeholders to understand capabilities developed and to present the product in different scenarios to prospective clients. This also allowed to identify how the products performs against expectations and feedback to the relevant teams.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Led a few long-running initiatives to create and share knowledge within the company, with a secondary mission to improve the onboarding of new engineers. Written material was addressed, such as runbooks and user guides, as well as video material and live workshops.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Delivered successful demos to clients and partners, sometimes prototyping solutions on very short notice.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Prevented product failures through thorough testing, validation and automated suites.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Rust, Nix, Docker, Sqlite, Kubernetes, and more.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Backend Engineer / Tech Lead, Thought Machine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2022 - 7/2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Expert on large scale data migrations within TM. Led a cross-department initiative to tackle cost-related challenges, similar to a FinOps responsibility.</w:t>