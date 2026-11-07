--- v3 (2026-10-18)
+++ v4 (2026-11-07)
@@ -6,97 +6,97 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mihail Moroşan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Deployed AI Engineer. Doctor in Machine Learning and Video Game Balance.</w:t>
+        <w:t xml:space="preserve">Doctor in Machine Learning and Video Game Balance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/morosanmihail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">London, United Kingdom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Deployed AI Engineer, Helsing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">7/2023 - Present</w:t>
+        <w:t xml:space="preserve">7/2023 - 10/2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Developed and contributed to several core services within Helsing's flagship products.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Designed and implemented command and control systems, with planning and forecasting support, to support deployment. This enabled stakeholders to understand capabilities developed and to present the product in different scenarios to prospective clients. This also allowed to identify how the products performs against expectations and feedback to the relevant teams.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Led a few long-running initiatives to create and share knowledge within the company, with a secondary mission to improve the onboarding of new engineers. Written material was addressed, such as runbooks and user guides, as well as video material and live workshops.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Delivered successful demos to clients and partners, sometimes prototyping solutions on very short notice.</w:t>
         <w:br/>
         <w:t xml:space="preserve">Prevented product failures through thorough testing, validation and automated suites.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -546,51 +546,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Toastmasters International Speechcraft (Toastmasters International, 2015-10) | CCNA 1 (CISCO, 2011-05)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">English (C2 (Proficient)) | Romanian (Native speaker) | German (B2 (Upper intermediate))</w:t>
+        <w:t xml:space="preserve">English (C2 · Near-native) | Romanian (Native speaker) | German (B2 · Fluent)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://www.morosanmihail.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GatheRs - Card Game Collection Management: https://gathers.cards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>