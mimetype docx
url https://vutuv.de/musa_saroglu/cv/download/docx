--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -20,59 +20,50 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Musa Saroglu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/musa_saroglu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Breite Str. 13, 57439 Attendorn, Germany</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vertriebingenieur , Dr. Escherich GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Elektrostatik- und Oberflächenreinigungssysteme</w:t>
       </w:r>