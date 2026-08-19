--- v0 (2026-07-29)
+++ v1 (2026-08-19)
@@ -25,59 +25,50 @@
       <w:r>
         <w:t xml:space="preserve">New Hampshire Outpatient Rehabs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">If you're ready to take control of your life and get on the path to recovery, go to NewHampshire.StateRehabs.org/outpatient. The website offers a wide range of resources to help you through every step of your recovery journey.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">jamesreid202207@outlook.com | +49 6036 069564 | https://vutuv.de/new_hampshire_o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">37 S State St, 03301 Concord, New Hampshire, United States</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Rehabilitation Services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>