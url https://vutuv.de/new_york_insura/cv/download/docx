--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -15,60 +15,69 @@
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">New York Insurance   Information Portal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">If you're looking for information about insurance in New York, you've come to the right place. NewyorkInsurance.org is a great resource for information about different types of insurance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">stepphentibbbits@outlook.com | (518) 239-5112 | https://vutuv.de/new_york_insura</w:t>
+        <w:t xml:space="preserve">stepphentibbbits@outlook.com | +49 5182 395112 | https://vutuv.de/new_york_insura</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">44 Oliver Ave, 12203 Albany, New York, United States</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">insurance | legal services | new york insurance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>