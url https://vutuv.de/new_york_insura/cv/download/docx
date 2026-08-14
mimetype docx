--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -25,59 +25,50 @@
       <w:r>
         <w:t xml:space="preserve">New York Insurance   Information Portal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">If you're looking for information about insurance in New York, you've come to the right place. NewyorkInsurance.org is a great resource for information about different types of insurance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">stepphentibbbits@outlook.com | +49 5182 395112 | https://vutuv.de/new_york_insura</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">44 Oliver Ave, 12203 Albany, New York, United States</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">insurance | legal services | new york insurance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>