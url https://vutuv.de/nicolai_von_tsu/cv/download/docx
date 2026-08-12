--- v0 (2026-07-23)
+++ v1 (2026-08-12)
@@ -171,51 +171,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Business Development &amp; Sales Manager, SAL Group of Companies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/1992 - 2/1998</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">change management | channel management | general management | logistics and distribution. | management of multicultural and multi... | sales and marketing</w:t>
+        <w:t xml:space="preserve">change management | channel management | general management | logistics and distribution. | sales and marketing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CORWELL Czech Republic s.r.o.: www.corwell.cz</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">