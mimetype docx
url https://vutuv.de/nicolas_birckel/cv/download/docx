--- v0 (2026-09-22)
+++ v1 (2026-11-02)
@@ -316,77 +316,77 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet professionnel Banque, CFA banque nancy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2004 - 2006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Python | Analyse des données | communication | Compétences analytiques | conception | Coordination de projet | css | data analytics | Design interactif | html | Pandas (logiciel) | Pédagogie | Photographie | Test utilisateur</w:t>
+        <w:t xml:space="preserve">Python | Analyse des données | communication | Compétences analytiques | conception | Coordination de projet | CSS | data analytics | Design interactif | HTML | Pandas (logiciel) | Pédagogie | Photographie | Test utilisateur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Tourner et monter un reportage pro avec son smartphone (GOBELINS, l'école de l'image, 2019-05) | Fondamentaux du marketing numérique (Google, 2019-03)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">French (Native speaker) | English (B1 (Intermediate))</w:t>
+        <w:t xml:space="preserve">French (Native speaker) | English (B1 · Good command)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://www.nicolas-birckel.fr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>