--- v0 (2026-07-28)
+++ v1 (2026-08-25)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Diplom-Staatswissenschaftler Nicolas Scheidtweiler LL.B.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nicolas@scheidtweiler-strategie.com | +49 421 63935029 | https://vutuv.de/nicolas_scheidtweiler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 04.12.1976 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 04.12.1976</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Berater, Employer Branding now</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>