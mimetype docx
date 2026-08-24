--- v0 (2026-07-21)
+++ v1 (2026-08-24)
@@ -6,115 +6,140 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dr. Nikolaus Schüler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Entwickler, Autor. Jahrzehntelange Erfahrung in der IT-Branche und anderswo. </w:t>
+        <w:t xml:space="preserve">Mathematiker, Autor. Jahrzehntelange Erfahrung in der IT-Branche und anderswo. </w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">Suche Aufgaben im Bereich IT, Schreiben/Dokumentation, Naturschutz, Ökologie, Repair/Upcycling im Raum Bayreuth, Nürnberg, Sulzbach-Rosenberg, Amberg, Regensburg etc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nik@drnik.org | +49 179 6826275 | https://vutuv.de/nikolaus_schuel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Am Hagen 40, 91217 Hersbruck, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 18.04.1962 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 18.04.1962</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Rentner, selbstständig, Kein Unternehmen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5/2025 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Floristische Kartierung von Biotopen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Softwareentwickler und Autor, Selbstständig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">9/2022 - Present</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Autor von Fachartikeln · Embedded-Programmierung für Arduino, Raspberry Pi and STM32 Nucleo in C, C ++ und Python · Layout für Webseiten und Print mit CSS · Floristische Kartierung von Biotopen</w:t>
+        <w:t xml:space="preserve">9/2022 - 4/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Autor von Fachartikeln · Embedded-Programmierung für Arduino, Raspberry Pi and STM32 Nucleo in C, C ++ und Python · Layout für Webseiten und Print mit CSS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Arbeit suchend, Weiterbildung Data Science, Kein Unternehmen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2021 - 8/2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Teilnahme an einer Weiterbildung in Data Science · Recherche, Bewerbungen, Te- lefoninterviews, Vorstellungsgespräche · Testen von Webseiten · Autor von Fachar- tikeln · Fingerübungen in Python und C · Arduino-Projekte</w:t>
@@ -183,51 +208,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/1994 - 12/1995</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Promotionsvertrag. Erstellen eines Programmpakets für Heuristische Optimierung in C, C ++und Objective-C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Asciidoc | python | java | mathematik | Operations | rust</w:t>
+        <w:t xml:space="preserve">vutuv Contributor | AsciiDoc | Python | algorithmen | Autotools | Dokumentation | Inkscape | Java | Krita | Mathematik | Molekulare_Phylogenie | Operations | Ruby | Rust | Testen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://drnik.org</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>