--- v0 (2026-10-01)
+++ v1 (2026-10-22)
@@ -256,50 +256,75 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Event Staff, Paris Est Ludique!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2023 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I participate in the "Paillante" team (mot-valise of Glitter &amp; Glider), consisting at welcoming peoples, providing refreshments for game publishers, keeping the place safe and clean, organising lunchs and serving beers, coffees and crêpes at the bar — for a whole 3-days-long festival dedicated into board and ambiance games.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Associate, Rollers et Coquillages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">artsAndCulture · Rollers &amp; Coquillages (RollCo) aims to organise and escort a skating (and bicycles) convoyed manifestation happening every sunday in Paris. I participate as staff in the escort, but also assist the Organization Office in various secretary tasks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Treasurer, Rollers et Coquillages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2018 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Rollers et Coquillages is a sports and cultural organization in Paris. Put on your skates and come skate every Sunday at 2:30 p.m. at Place de la Bastille for two hours of fun with family and friends.</w:t>