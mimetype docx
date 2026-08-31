--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/norbert_stueken</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mittenwalder Str. 46, 10961 Berlin, Berlin, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 03/23/1981 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 03/23/1981</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Web Developer, Jonas &amp; der Wolf GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -134,51 +134,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Technology Consultant, BearingPoint GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2007 - 9/2010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">django | javascript | linux | python | web development</w:t>
+        <w:t xml:space="preserve">django | javascript | Linux | Python | web development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Jonas &amp; der Wolf: http://www.jonasundderwolf.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">PwC: https://www.pwc.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">BearingPoint: http://www.bearingpoint.de</w:t>
       </w:r>
     </w:p>