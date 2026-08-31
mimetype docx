--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -23,59 +23,50 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Olaf Barheine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 7243 523767 | https://vutuv.de/olaf_barheine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Albstraße 47, 76275 Ettlingen, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Freier Diplom-Informatiker, Ingenieurbüro Barheine | Embedded Systems</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2001 - Present</w:t>
@@ -119,51 +110,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Studium der Informatik, TU Clausthal, Institut für Informatik (IfI)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1991 - 1997</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">embedded systems | freelancer | karlsruhe | linux | projektmanager | rtos | software-entwickler | technischer berater</w:t>
+        <w:t xml:space="preserve">embedded systems | freelancer | karlsruhe | Linux | projektmanager | rtos | softwareentwickler | technischer berater</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ingenieurbüro Barheine | Embedded Systems: https://www.barheine.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>