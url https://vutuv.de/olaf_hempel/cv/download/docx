--- v0 (2026-10-02)
+++ v1 (2026-10-25)
@@ -52,96 +52,214 @@
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Consultant IT Solutions, DP World Logistics</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/2021 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">TMS Projekte,</w:t>
+        <w:t xml:space="preserve">TMS Projekte (Soloplan CarLo),</w:t>
         <w:br/>
         <w:t xml:space="preserve">Schnittstellen (EDI),</w:t>
         <w:br/>
-        <w:t xml:space="preserve">TMS Administration/Support</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Education</w:t>
+        <w:t xml:space="preserve">TMS Administration/Support,</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Telematik (Spedion, Aventeon, Project44)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teamleitung Reporting, Soloplan GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/2018 - 3/2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Teamleitung Reporting-Team</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporting Spezialist, Soloplan GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2016 - 9/2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Crystal Reports</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">SQL</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">EDI Schnittstellen (Altova Mapforce)</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Schulungen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reporting Spezialist, Sächsische Aufbaubank</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11/2012 - 12/2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Crystal Reports</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Statistische Auswertungen Fördermittelverwendung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Higher Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Bachelor of Arts, BWL, Hochschule Anhalt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2007 - 2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Vocational Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assistent für Wirtschaftsinformatik, b.i.b. Dresden</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8/2002 - 7/2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Betriebssysteme, Netzwerk, C++, Betriebswirtschaftslehre, Datenbanken</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">CarLo | sql | tms | Transport and Supply Chain</w:t>
+        <w:t xml:space="preserve">CarLo | projektmanagement | sql | tms | Transport and Supply Chain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced))</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">