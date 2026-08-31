--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">webmaster19941022@gmail.com | +48 727 848 432 | https://vutuv.de/olaf_kaminski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Maszewska 31, 01-926 Warsaw, Mazovia, Poland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 10/22/1994 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 10/22/1994</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Full Stack Developer (Angular | Spring Boot), Yard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -134,51 +134,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Back-End Developer (Java | AWS), Rolli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2015 - 3/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">angular | api | hibernate | java | javascript | Microservice | node.js | react | spring boot | typescript</w:t>
+        <w:t xml:space="preserve">angular | api | hibernate | Java | javascript | Microservice | node.js | react | spring boot | typescript</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/olaf-kaminski-551885253</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/webmaster1022</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>