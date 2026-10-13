--- v0 (2026-09-23)
+++ v1 (2026-10-13)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Olaf Landsinger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">IT-Urgestein aus den Boomerjahren. Meine Onlineerfahrungen basieren auf Mailboxen und BTX ;-) Auch Netzwerkterminatoren kenne ich noch... Außerdem fahre ich unheimlich gerne Motorrad, habe nur leider zu wenig Zeit dafür.</w:t>
+        <w:t xml:space="preserve">IT-Urgestein aus der Generation X. Meine ersten Onlineerfahrungen basieren auf Mailboxen und BTX ;-) Auch Netzwerkterminatoren kenne ich noch... Außerdem fahre ich unheimlich gerne Motorrad, habe nur leider zu wenig Zeit dafür.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">social@systep.eu | https://vutuv.de/olaf_landsinger</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">97450 Arnstein, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>