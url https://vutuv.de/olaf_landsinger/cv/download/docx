--- v1 (2026-10-13)
+++ v2 (2026-11-02)
@@ -349,51 +349,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">PRINCE2 Practitioner (APMG International, 2016-05) | ITIL Foundation (APMG-International, 2015-05) | PRINCE2 Foundation (APMG-International, 2014-01) | 70-410 Installing and Configuring Windows Server 2012 (Prometric, 2013-08)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (B2 (Upper intermediate))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (B2 · Fluent)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>