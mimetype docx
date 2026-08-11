--- v0 (2026-07-05)
+++ v1 (2026-08-11)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/olav_schettler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bonn, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 19.07.1963 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 19.07.1963</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Produktmanager, Chefkoch GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -101,51 +101,51 @@
         <w:t xml:space="preserve">2/2014 - 12/2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Promotion Dr. phil., TU Delft / NL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1995</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Thema: Encapsulating tools into an EDA framework </w:t>
+        <w:t xml:space="preserve">Thema: Encapsulating tools into an EDA framework</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Diplom-Informatiker, Uni Dortmund</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">12/1989</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -175,51 +175,51 @@
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Personal Knowledge Management: https://knowfox.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Familiengeschichten sammeln : https://chosenreich.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Q&amp;A zu Tablets: https://wundertablet.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Webapps: http://sweetbits.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/oschettler</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>