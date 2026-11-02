--- v2 (2026-08-14)
+++ v3 (2026-11-02)
@@ -32,51 +32,51 @@
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">oliver.gasser@intervisio.ch | +41 91 234 89 78 | https://vutuv.de/oliver_gasser</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Via Stefano Franscini 22, 6850 Mendrisio, Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">app development | css | digital marketing | html | javascript | PHP | social media marketing | webdesign | yii2</w:t>
+        <w:t xml:space="preserve">app development | CSS | digital marketing | HTML | JavaScript | PHP | social media marketing | webdesign | yii2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">intervisio sagl - kreativwerkstatt für kommunikation: http://www.intervisio.ch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">eCommerce, Offerten und Rechnungen: https://www.visiosaas-oi.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Plattform für Digital Marketing: https://www.visiomarketing.io</w:t>
       </w:r>
     </w:p>