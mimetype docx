--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -33,133 +33,143 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@jakoubek.net | +49 7544 90402000 | https://vutuv.de/oliver_jakoubek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Maria-Lanz-Straße 20, 88677 Markdorf, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 14.10.1974 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 14.10.1974</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Inhaber, Oliver Jakoubek Software &amp; Beratung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2001 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Entwicklung datenbank-basierter Individualsoftware</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">access | datenbanken | php | daten-schnittstellen | digitalisierungsberatung | DuckDB | Elixir | etl-prozesse | ferag | gdt | go | postgresql | sap sql anywhere | sql | sqlite | xojo</w:t>
+        <w:t xml:space="preserve">access | datenbanken | PHP | daten-schnittstellen | digitalisierungsberatung | DuckDB | Elixir | etl-prozesse | ferag | gdt | go | postgresql | sap sql anywhere | sql | sqlite | xojo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Website: https://www.jakoubek.net</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Das SAP SQL Anywhere-Blog: https://www.sqla.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Technotes: https://technotes.jakoubek.net</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Die Software für Prospektverteilung: https://www.prospektdevice.de</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Social Media</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Code-Repository: https://code.beautifulmachines.dev/jakoubek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Publicly available data files (PLZ, Orte,...): https://code.beautifulmachines.dev/jakoubek/publicdata</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/jakoubek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Bluesky: https://bsky.app/profile/oli.works</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/jakoubek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Oliver_Jakoubek</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>