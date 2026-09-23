--- v1 (2026-08-14)
+++ v2 (2026-09-23)
@@ -118,50 +118,55 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Das SAP SQL Anywhere-Blog: https://www.sqla.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Technotes: https://technotes.jakoubek.net</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Die Software für Prospektverteilung: https://www.prospektdevice.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Code-Repository: https://code.beautifulmachines.dev/jakoubek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Publicly available data files (PLZ, Orte,...): https://code.beautifulmachines.dev/jakoubek/publicdata</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Die Browser-Adressleiste als Kommandozeile: https://queryroute.net</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/jakoubek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Bluesky: https://bsky.app/profile/oli.works</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/jakoubek</w:t>
       </w:r>
     </w:p>