--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Oliver Kler , M.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/oliver_kler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 14.02.1983 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 14.02.1983</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Redakteur, Thoxan GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -135,51 +135,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2011 - 2011</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Bachelor of Arts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">content-strategie | seo-texte | social media</w:t>
+        <w:t xml:space="preserve">content strategie | seo-texte | social media</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/oliverkler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/okler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Instagram: http://instagram.com/okler</w:t>
       </w:r>
     </w:p>