--- v0 (2026-07-08)
+++ v1 (2026-07-29)
@@ -159,72 +159,72 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Bürokaufmann (IHK), Kaufmännische Berufsschule, Hattingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1995 - 1998</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">open source | apache software foundation | architecture | OPS4J | osgi | Adobe Experience Manager | aem | apache sling | Astro | content management | Information Technology | Jakarta | java | media | Quarkus | software engineering | web</w:t>
+        <w:t xml:space="preserve">open source | apache software foundation | architecture | OPS4J | osgi | Adobe Experience Manager | aem | apache sling | Astro | content management | Information Technology | Jakarta | Java | media | Quarkus | software engineering | web</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://mas.to/@olli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/oliverlietz</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>