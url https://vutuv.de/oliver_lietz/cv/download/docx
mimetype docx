--- v1 (2026-07-29)
+++ v2 (2026-09-07)
@@ -16,59 +16,50 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Oliver Lietz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Making IT simple.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/oliver_lietz</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Architect, in retail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>