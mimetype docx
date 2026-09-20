--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -120,51 +120,64 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Entwicklungsleiter red.web, Mittelrhein Verlag GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2002 - 12/2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Python | django | Ember | webentwicklung</w:t>
+        <w:t xml:space="preserve">Agentic Engineering | Anzeigensysteme | Content Creation | CRM Systeme | KI | KI-Automation | medien | redaktionssysteme | softwareentwicklung | verlage | webentwicklung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Firmenhomepage: http://alfamedia.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Privates Weblog: https://someonewho.codes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Side Projects: https://github.com/oliverandrich</w:t>
       </w:r>
     </w:p>