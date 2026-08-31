--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Oliver Andrich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">oliver.andrich@alfa.de | https://vutuv.de/oliverandrich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 10.02.1971 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 10.02.1971</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Chief Technical Officer, alfa Media Partner GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -120,51 +120,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Entwicklungsleiter red.web, Mittelrhein Verlag GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2002 - 12/2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">python | django | Ember | web entwicklung</w:t>
+        <w:t xml:space="preserve">Python | django | Ember | webentwicklung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Firmenhomepage: http://alfamedia.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Privates Weblog: https://someonewho.codes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Side Projects: https://github.com/oliverandrich</w:t>
       </w:r>
     </w:p>