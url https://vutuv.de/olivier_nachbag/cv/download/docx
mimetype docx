--- v1 (2026-08-14)
+++ v2 (2026-11-02)
@@ -23,51 +23,51 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Olivier Nachbagauer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/olivier_nachbag</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">access | foxpro | javascript | mssql | mysql | PHP | sage</w:t>
+        <w:t xml:space="preserve">access | foxpro | JavaScript | mssql | mysql | PHP | sage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Immobilien weltweit: https://www.reedb.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Programmierung: https://www.nolivier.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Immobilien Katalog: https://www.immofinder.de</w:t>
       </w:r>
     </w:p>