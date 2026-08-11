--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -28,69 +28,60 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">livetecs llc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">seo@livetecs.com | https://vutuv.de/online_timeshee</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8345 NW 66 Street #C1307, 33166 Miami, Florida, United States</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Employee Timesheet | Expense Tracking | Online Time Sheet | Online Timesheet | Online Timesheets | Quickbooks Timesheet | Time and Expense | Timesheet Software | Timesheet Tracker | Timetracker | Time Tracking Software | Track My Time</w:t>
+        <w:t xml:space="preserve">Employee Timesheet | Expense Tracking | Online Timesheet | Online Timesheets | Quickbooks Timesheet | Time and Expense | Timesheet Software | Timesheet Tracker | Timetracker | Time Tracking Software | Track My Time</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">online timesheet: https://www.livetecs.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>