--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 173 8087998 | https://vutuv.de/patrick_saur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Winkl7, 84416 Taufkirchen Vils, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 04.07.1968 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 04.07.1968</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Automation Engineer, FGK Ges. f. Antriebsmechanik mbH (Bittronic Systems GmbH / Edelweiss Industries AG)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -202,51 +202,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Abiturient, Hölderlin Gymnasium Nürtingen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/1979 - 6/1988</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">autocad | drives | office | step7 sps / plc | it, network | pc adminstration | remote services | step5 sps / pcl</w:t>
+        <w:t xml:space="preserve">autocad | drives | office | step7 sps / plc | pc adminstration | remote services | step5 sps / pcl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Edelweiss Industries AG, Samedan (CH): https://yellow.local.ch/de/d/Samedan/7503/Edelweiss-Industries-AG-_Htxr8kgQoWfiKCz0friwA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Genkinger Material Handling: http://www.genkinger.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">AZO Solutions International: AZO Solutions International</w:t>
       </w:r>
     </w:p>