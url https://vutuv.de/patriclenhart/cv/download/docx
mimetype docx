--- v0 (2026-09-28)
+++ v1 (2026-11-07)
@@ -323,51 +323,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Cybersecurity Exam Development Volunteer (ISC2, 2026-05) | Well-Architected Proficient (Amazon Web Services (AWS), 2024-09) | Certified Information Systems Security Professional (CISSP) ((ISC)², 2022-01) | ITIL® Foundation (PeopleCert)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (C1 · Business fluent)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage/Blog: https://lenhart.digital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Website von Cybrex: https://cybrex.de/de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>