--- v2 (2026-08-14)
+++ v3 (2026-11-06)
@@ -111,51 +111,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ausbildung: Fachinformatik Anwendungsentwicklung, Fink Software GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2007 - 7/2010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">bash (shell) | c# | css | cssc.js | d3.js | Java | javascript | jquery | mvc | node.js | PHP | Python | regex | sql | three.js</w:t>
+        <w:t xml:space="preserve">bash (shell) | c# | CSS | cssc.js | d3.js | Java | JavaScript | jquery | mvc | node.js | PHP | Python | regex | sql | three.js</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Regular Expression online Tester: https://regexer.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">CSSC.JS - use dynamic CSS with JavaScript: https://csscjs.com</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>