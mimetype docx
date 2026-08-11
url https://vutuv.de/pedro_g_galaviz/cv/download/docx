--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pedro G. Galaviz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Music, code &amp; things in between...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">pggalaviz@gmail.com | https://vutuv.de/pedro_g_galaviz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 07/09/1988 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 07/09/1988</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">architecture | design | Elixir | Ruby | go | Guitar | javascript</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>