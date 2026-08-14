--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -6,68 +6,419 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pedro Luís </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">pmfl@posteo.pt | https://vutuv.de/pedro_luis</w:t>
+        <w:t xml:space="preserve">VIG , ARD, ARE, VCA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pmfl@posteo.pt | +351 967 377 111 | https://vutuv.de/pedro_luis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 07/07/1983</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gerente de logística, SETILGEST S.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/2023 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Gestor de Logistica industrial  - Loginets - LMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fundador, W'Art</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11/2012 - 3/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Web design studio and online portfolio creative conception site.  We create. And innovate every day and bring the web closer to you.  Pedro Luís personal concepts, and designs sharing platform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Técnico de logística Industrial, VASECA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/2022 - 4/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segurança, PSG Segurança Privada S.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3/2019 - 11/2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funcionário, Estado-Maior-General das Forças Armadas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2016 - 5/2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Web designer, INOVEclick.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7/2012 - 5/2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Design Studio   Desenvolvimento de páginas de Internet para empresas. Alojamento. Integração em Redes Sociais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cabo Adjunto, Exercito</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2003 - 3/2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">3 Louvores, Medalha de comportamento Exemplar, chefe de equipas técnicas no terreno, elaboração de obras de rede estruturada e fibra óptica para o exercito. Apoios a unidades de carácter de voz e dados!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cumunilog</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3/2023 - 3/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Renovação Vigilante</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Defesa pessoal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">VCA, Samnenwerken voor veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11/2021 - 11/2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">VIG, ARD, ARE, PSG Segurança Privada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 - 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">12º Ano de Escolaridade, Escola secundária Dona Luísa de Gusmão</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009 - 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escola Secundária José Afonso, Loures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 - 2003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">industrial | Logistics | tag-7244</w:t>
+        <w:t xml:space="preserve">adobe | ao | Armazenamento | Atendimento | busca) | cargas | Cliente | Comércio | de | Desenvolvimento | design | eletrônico | gestão | industrial | Inspeção | logística | Logistics | marketing | microsoft | Mídias | motores | Online | (Otimização | photoshop | Publicidade | Recepção | Redes | seo | sites | sociais | social | software | tag-7244 | Utilização | web | word</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Portuguese (Native speaker) | English (C2 (Proficient))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Links</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Blog: https://pmfl.gonevis.com/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Personal: https://pixelfed.social/PMFL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Personal: https://masto.pt/@PMFL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mastodon: https://masto.pt/@pmfl</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Twitter: http://twitter.com/WArt_pt</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>