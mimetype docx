--- v1 (2026-08-14)
+++ v2 (2026-10-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pedro Luís </w:t>
+        <w:t xml:space="preserve">Pedro Luís</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">VIG , ARD, ARE, VCA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">pmfl@posteo.pt | +351 967 377 111 | https://vutuv.de/pedro_luis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 07/07/1983</w:t>
       </w:r>
     </w:p>
@@ -320,51 +320,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Escola Secundária José Afonso, Loures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2001 - 2003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">adobe | ao | Armazenamento | Atendimento | busca) | cargas | Cliente | Comércio | de | Desenvolvimento | design | eletrônico | gestão | industrial | Inspeção | logística | Logistics | marketing | microsoft | Mídias | motores | Online | (Otimização | photoshop | Publicidade | Recepção | Redes | seo | sites | sociais | social | software | tag-7244 | Utilização | web | word</w:t>
+        <w:t xml:space="preserve">adobe | ao | Armazenamento | Atendimento | busca) | cargas | Cliente | Comércio | de | Desenvolvimento | design | eletrônico | gestão | industrial | Inspeção | logística | Logistics | marketing | microsoft | Mídias | motores | Online | (Otimização | photoshop | Publicidade | Recepção | Redes | seo | sites | sociais | social | software | Utilização | web | word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Portuguese (Native speaker) | English (C2 (Proficient))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>