--- v2 (2026-10-13)
+++ v3 (2026-11-03)
@@ -333,51 +333,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">adobe | ao | Armazenamento | Atendimento | busca) | cargas | Cliente | Comércio | de | Desenvolvimento | design | eletrônico | gestão | industrial | Inspeção | logística | Logistics | marketing | microsoft | Mídias | motores | Online | (Otimização | photoshop | Publicidade | Recepção | Redes | seo | sites | sociais | social | software | Utilização | web | word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Portuguese (Native speaker) | English (C2 (Proficient))</w:t>
+        <w:t xml:space="preserve">Portuguese (Native speaker) | English (C2 · Near-native)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog: https://pmfl.gonevis.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Personal: https://pixelfed.social/PMFL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Personal: https://masto.pt/@PMFL</w:t>
       </w:r>
     </w:p>