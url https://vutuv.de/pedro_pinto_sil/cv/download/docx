--- v2 (2026-08-14)
+++ v3 (2026-09-24)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pedro Pinto Silva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Freelancer @pedropintosilva.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mail@pedropintosilva.com | https://vutuv.de/pedro_pinto_sil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 12/11/1989</w:t>
+        <w:t xml:space="preserve">Date of birth: 11/12/1989</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Editorial Design | graphic design | ux design</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>