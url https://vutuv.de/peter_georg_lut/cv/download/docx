--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 176 63211872 | https://vutuv.de/peter_georg_lut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Rennbahnstr. 91, 81929 München, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 08.01.1986 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 08.01.1986</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Online Marketing Manager, meinestadt.de GmbH - Axel Springer Digital Classifieds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -304,51 +304,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2004 - 4/2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Projektmanagement, Eventmarketing, Online PR &amp; Marketing, Veranstaltungsmanagement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">app marketing | beratung | blogging | brand management | business development | coaching | community building | community management | consulting | content management | digital brand management | digitale medien | digital marketing | digital media management | entrepreneurship | eu | europäische geschichte | europäische integration | europäische union | eventmarketing | existenzgründung | facebook | facebook advertising | facebook werbung | instagram marketing | internationale beziehungen | internationale politik | internet marketing | livestreaming | location based services | marketing | neue medien | new media | online marketing | online marketing strategien | periscope | periscope marketing | politikwissenschaft | politische analyse | politische prozesse | politische systeme | politische theorie | produktmanagement | projektmanagement | sem | seo | social commerce | social media | social media management | social media marketing | social media monitoring | social media strategie | social networking | staatsrecht | start-up | start-ups | teamfähigkeit | teamführung | teamleitung | twitter | twitter marketing | unternehmensberatung | veranstaltungsmanagement | verwaltungsrecht | völkerrecht | volkswirtschaft | volkswirtschaftslehre | volkswirtschaftspolitik | web 2.0 | wirtschaftspolitik | wordpress</w:t>
+        <w:t xml:space="preserve">app marketing | beratung | blogging | brand management | business development | coaching | community building | community management | consulting | content management | digital brand management | digitale medien | digital marketing | digital media management | entrepreneurship | eu | europäische geschichte | europäische integration | europäische union | eventmarketing | existenzgründung | facebook | facebook advertising | facebook werbung | instagram marketing | internationale beziehungen | internationale politik | internet marketing | livestreaming | location based services | marketing | neue medien | new media | online marketing | online marketing strategien | periscope | periscope marketing | politikwissenschaft | politische analyse | politische prozesse | politische systeme | politische theorie | produktmanagement | projektmanagement | sem | seo | social commerce | social media | social media management | social media marketing | social media monitoring | social media strategie | social networking | staatsrecht | startup | start-ups | teamfähigkeit | teamführung | teamleitung | twitter | twitter marketing | unternehmensberatung | veranstaltungsmanagement | verwaltungsrecht | völkerrecht | volkswirtschaft | volkswirtschaftslehre | volkswirtschaftspolitik | web 2.0 | wirtschaftspolitik | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog: https://digital-media-manager.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Persönliche Webseite: http://www.peter-lutsch.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>