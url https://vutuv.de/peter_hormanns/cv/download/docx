--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -28,88 +28,79 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Software Consultant, Freelancer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">peter.hormanns@jalin.de | +49 2151 3274911 | https://vutuv.de/peter_hormanns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hafenstraße 17, 47809 Krefeld, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Software Consultant, Freelancer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">devops | Free Software | java | open source | hosting</w:t>
+        <w:t xml:space="preserve">devops | Free Software | Java | open source | hosting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Informatikbüro Hormanns &amp; Wenz: https://www.hormanns-wenz.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Hostsharing eG: https://www.hostsharing.net</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LUG Krefeld: https://www.lug-kr.de</w:t>
       </w:r>
     </w:p>