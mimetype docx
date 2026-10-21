--- v2 (2026-09-03)
+++ v3 (2026-10-21)
@@ -149,63 +149,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vice President Human Resources, JP Morgan Chase</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1984 - 1991</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">HR for Continental Europe, Africa &amp; Middle East</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">tag-7244</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.linkedin.com/in/peterwkeeble</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.linkedin.com/in/peterwkeeble</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>