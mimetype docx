--- v0 (2026-07-05)
+++ v1 (2026-07-27)
@@ -19,130 +19,139 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Peter Keeble</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">“C suite” leader with multiple years’ Human Resources experience in software, hardware, telecommunications, and finance industries, across 6 continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">peterwkeeble@outlook.com | https://vutuv.de/peter_keeble</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vice President Global Human Resources, Ascom Network Testing </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2009 - 2/2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve"> Reporting to the President and heading the global HR function for 500 employees, with revenues of $200M. Full member of the leadership team. Manage geographically dispersed team of 5 HR professionals.  •	Strategically direct and oversee day to day manage</w:t>
+        <w:t xml:space="preserve">Reporting to the President and heading the global HR function for 500 employees, with revenues of $200M. Full member of the leadership team. Manage geographically dispersed team of 5 HR professionals.  •    Strategically direct and oversee day to day manage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Director Human Resources, Sprint Nextel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2002 - 4/2009</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">•	HR head for 8,000 Engineers across the US. •	Led a team of 23 HR employees and for this team achieved employee satisfaction rates 20% above company norm.  •	Co-lead on the massive integration process of 65,000 employees following the merger between Spri</w:t>
+        <w:t xml:space="preserve">•   HR head for 8,000 Engineers across the US. •    Led a team of 23 HR employees and for this team achieved employee satisfaction rates 20% above company norm.  • Co-lead on the massive integration process of 65,000 employees following the merger between Spri</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Director Human Resources, 3Com Corporation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1996 - 2002</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Reported to the SVP HR and supported the C level suite and their organizations, most notably SVP Sales, CFO, CMO, and General Counsel. •	Company representative on mediations and employee litigation disputes. •	Member of the M&amp;A team to acquire US Robotics</w:t>
+        <w:t xml:space="preserve">Reported to the SVP HR and supported the C level suite and their organizations, most notably SVP Sales, CFO, CMO, and General Counsel. •    Company representative on mediations and employee litigation disputes. •    Member of the M&amp;A team to acquire US Robotics</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Director International Human Resources, ASK Corporation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1991 - 1996</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">HR for Europe, Asia and US</w:t>
@@ -180,50 +189,63 @@
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">tag-7244</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.linkedin.com/in/peterwkeeble</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.linkedin.com/in/peterwkeeble</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/peterwkeeble</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>