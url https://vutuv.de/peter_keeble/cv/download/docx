--- v1 (2026-07-27)
+++ v2 (2026-09-03)
@@ -16,59 +16,50 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Peter Keeble</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">“C suite” leader with multiple years’ Human Resources experience in software, hardware, telecommunications, and finance industries, across 6 continents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">peterwkeeble@outlook.com | https://vutuv.de/peter_keeble</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vice President Global Human Resources, Ascom Network Testing </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>