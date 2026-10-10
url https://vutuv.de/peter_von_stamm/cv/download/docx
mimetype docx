--- v1 (2026-08-11)
+++ v2 (2026-10-10)
@@ -23,51 +23,51 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Peter von Stamm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@petervonstamm.de | +49 176 34387729 | https://vutuv.de/peter_von_stamm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">blog | blogger | fotograf | Hotelblogger | journalist | medien | Onlinemedien | Presse | Reiseblog | Reiseblogger | tag-7244 | Travelblog</w:t>
+        <w:t xml:space="preserve">blog | blogger | fotograf | Hotelblogger | journalist | medien | Onlinemedien | Presse | Reiseblog | Reiseblogger | Travelblog</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Peter von Stamm Travelblog: http://petervonstamm-travelblog.com/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://www.petervonstamm.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">about.me: https://about.me/petervonstamm</w:t>
       </w:r>
     </w:p>