--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -23,50 +23,59 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Peter Webel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/peter_webel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Harter Straße 1, 8053 Graz, Austria</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 14.08.1978 | Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, UVST Datendienste GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2015 - Present</w:t>
@@ -150,51 +159,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/1992 - 6/1998</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Elektrotechnik und Elektronik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">datenbanken | linux | entwicklung von webservices | java | php | virtualisierung</w:t>
+        <w:t xml:space="preserve">datenbanken | linux | entwicklung von webservices | Java | PHP | virtualisierung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">UVST Datendienste GmbH: http://uvst.at</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">