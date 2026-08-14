--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/peter_webel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Harter Straße 1, 8053 Graz, Austria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 14.08.1978 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 14.08.1978</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, UVST Datendienste GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -159,51 +159,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/1992 - 6/1998</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Elektrotechnik und Elektronik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">datenbanken | linux | entwicklung von webservices | Java | PHP | virtualisierung</w:t>
+        <w:t xml:space="preserve">datenbanken | Linux | entwicklung von webservices | Java | PHP | virtualisierung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">UVST Datendienste GmbH: http://uvst.at</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">